--- v0 (2026-09-10)
+++ v1 (2026-10-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b3736416834c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6332c9db8f494244ac99dcfe0dfa9ec3.psmdcp" Id="R4fea816399e04988" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R469f473b85634dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3e55a6bad53b45f8be5448f3e82eb7de.psmdcp" Id="R7f016c74b9434dc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Hızlı Sipariş Listesi" sheetId="1" r:id="rId2"/>
     <x:sheet name="Tüm Ürün Kataloğu" sheetId="2" r:id="rId3"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Hızlı Sipariş Listesi'!$A$1:$F$80</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Stok Kodu (SKU)</x:t>
   </x:si>
   <x:si>
@@ -758,165 +758,180 @@
   <x:si>
     <x:t>MAS-ZIMBA-SET-246</x:t>
   </x:si>
   <x:si>
     <x:t>Mas Metal Zımba Makinesi No:24/6 ve 1000'li Tel Seti</x:t>
   </x:si>
   <x:si>
     <x:t>Zımba, Delgeç ve Tel Çeşitleri</x:t>
   </x:si>
   <x:si>
     <x:t>Mas</x:t>
   </x:si>
   <x:si>
     <x:t>Mevcut Stok Durumu</x:t>
   </x:si>
   <x:si>
     <x:t>120 Adet</x:t>
   </x:si>
   <x:si>
     <x:t>320 Adet</x:t>
   </x:si>
   <x:si>
     <x:t>500 Adet</x:t>
   </x:si>
   <x:si>
+    <x:t>179 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>190 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240 Adet</x:t>
+  </x:si>
+  <x:si>
     <x:t>180 Adet</x:t>
   </x:si>
   <x:si>
-    <x:t>250 Adet</x:t>
-[...103 lines deleted...]
-  <x:si>
     <x:t>25 Adet</x:t>
   </x:si>
   <x:si>
     <x:t>130 Adet</x:t>
   </x:si>
   <x:si>
     <x:t>160 Adet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69 Adet</x:t>
   </x:si>
   <x:si>
     <x:t>105 Adet</x:t>
   </x:si>
   <x:si>
     <x:t>30 Adet</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00 &quot;TL&quot;"/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -3453,91 +3468,91 @@
       </x:c>
       <x:c r="E23" s="7">
         <x:v>289</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:6">
       <x:c r="A24" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E24" s="7">
         <x:v>725</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:6">
       <x:c r="A25" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E25" s="7">
         <x:v>649.9</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:6">
       <x:c r="A26" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E26" s="7">
         <x:v>295</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:6">
       <x:c r="A27" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E27" s="7">
         <x:v>469.9</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:6">
       <x:c r="A28" s="0" t="s">
         <x:v>87</x:v>
@@ -3553,231 +3568,231 @@
       </x:c>
       <x:c r="E28" s="7">
         <x:v>279.9</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:6">
       <x:c r="A29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E29" s="7">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:6">
       <x:c r="A30" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E30" s="7">
         <x:v>685</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:6">
       <x:c r="A31" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E31" s="7">
         <x:v>129.9</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:6">
       <x:c r="A32" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E32" s="7">
         <x:v>420</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:6">
       <x:c r="A33" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E33" s="7">
         <x:v>299.9</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E34" s="7">
         <x:v>495</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:6">
       <x:c r="A35" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E35" s="7">
         <x:v>249.9</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:6">
       <x:c r="A36" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E36" s="7">
         <x:v>349.9</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:6">
       <x:c r="A37" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E37" s="7">
         <x:v>240</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:6">
       <x:c r="A38" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E38" s="7">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:6">
       <x:c r="A39" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E39" s="7">
         <x:v>990</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:6">
       <x:c r="A40" s="0" t="s">
         <x:v>127</x:v>
@@ -3793,271 +3808,271 @@
       </x:c>
       <x:c r="E40" s="7">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:6">
       <x:c r="A41" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E41" s="7">
         <x:v>1199.9</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:6">
       <x:c r="A42" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E42" s="7">
         <x:v>690</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:6">
       <x:c r="A43" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E43" s="7">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:6">
       <x:c r="A44" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E44" s="7">
         <x:v>495</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:6">
       <x:c r="A45" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E45" s="7">
         <x:v>174.9</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:6">
       <x:c r="A46" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E46" s="7">
         <x:v>499.9</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:6">
       <x:c r="A47" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E47" s="7">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:6">
       <x:c r="A48" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E48" s="7">
         <x:v>449.9</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:6">
       <x:c r="A49" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E49" s="7">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:6">
       <x:c r="A50" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E50" s="7">
         <x:v>289.9</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:6">
       <x:c r="A51" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E51" s="7">
         <x:v>1099.9</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:6">
       <x:c r="A52" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E52" s="7">
         <x:v>2899.9</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:6">
       <x:c r="A53" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E53" s="7">
         <x:v>1390</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:6">
       <x:c r="A54" s="0" t="s">
         <x:v>167</x:v>
@@ -4073,311 +4088,311 @@
       </x:c>
       <x:c r="E54" s="7">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:6">
       <x:c r="A55" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E55" s="7">
         <x:v>3299.9</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:6">
       <x:c r="A56" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E56" s="7">
         <x:v>189.9</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:6">
       <x:c r="A57" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E57" s="7">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:6">
       <x:c r="A58" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E58" s="7">
         <x:v>199.9</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:6">
       <x:c r="A59" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E59" s="7">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:6">
       <x:c r="A60" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E60" s="7">
         <x:v>145</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:6">
       <x:c r="A61" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E61" s="7">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:6">
       <x:c r="A62" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E62" s="7">
         <x:v>445</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:6">
       <x:c r="A63" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="E63" s="7">
         <x:v>699.9</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:6">
       <x:c r="A64" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E64" s="7">
         <x:v>375</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:6">
       <x:c r="A65" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E65" s="7">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:6">
       <x:c r="A66" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E66" s="7">
         <x:v>119.9</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:6">
       <x:c r="A67" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E67" s="7">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:6">
       <x:c r="A68" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E68" s="7">
         <x:v>285</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:6">
       <x:c r="A69" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E69" s="7">
         <x:v>164.9</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:6">
       <x:c r="A70" s="0" t="s">
         <x:v>212</x:v>
@@ -4393,231 +4408,231 @@
       </x:c>
       <x:c r="E70" s="7">
         <x:v>3871.5</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:6">
       <x:c r="A71" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E71" s="7">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:6">
       <x:c r="A72" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E72" s="7">
         <x:v>285</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:6">
       <x:c r="A73" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E73" s="7">
         <x:v>109.9</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:6">
       <x:c r="A74" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E74" s="7">
         <x:v>215</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:6">
       <x:c r="A75" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E75" s="7">
         <x:v>249.9</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:6">
       <x:c r="A76" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E76" s="7">
         <x:v>335</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:6">
       <x:c r="A77" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E77" s="7">
         <x:v>360</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:6">
       <x:c r="A78" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E78" s="7">
         <x:v>580</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:6">
       <x:c r="A79" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E79" s="7">
         <x:v>749.9</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:6">
       <x:c r="A80" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="E80" s="7">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="6">
       <vt:lpstr>Hızlı Sipariş Listesi</vt:lpstr>
       <vt:lpstr>Tüm Ürün Kataloğu</vt:lpstr>
       <vt:lpstr>Hızlı Sipariş Listesi!Print_Area</vt:lpstr>
       <vt:lpstr>Hızlı Sipariş Listesi!Print_Titles</vt:lpstr>
       <vt:lpstr>Tüm Ürün Kataloğu!Print_Area</vt:lpstr>
       <vt:lpstr>Tüm Ürün Kataloğu!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>